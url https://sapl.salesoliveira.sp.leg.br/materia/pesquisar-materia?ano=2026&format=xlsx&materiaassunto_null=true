--- v1 (2026-03-15)
+++ v2 (2026-06-13)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="336" uniqueCount="174">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="960" uniqueCount="453">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -168,50 +168,305 @@
   <si>
     <t>“Ratifica o Aditivo de ratificação ao protocolo de intenções firmado entre os municípios signatário, para constituição do consórcio público denominado Consórcio Intermunicipal de Desenvolvimento Educacional e Socioeconômico – CIDES, datado de 12/12/2025, para ajustar a redação dos itens 12.5 e 12.5.1, e para retificar erro material referente ao CPF do Prefeito do Município de Batatais, nos termos da Lei Federal nº 11.107/2005 e do Decreto Federal nº 6.017/2007 e dá outras providências”.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1436/projeto_de_lei__09_2026_credito_especial_fundo_municipal_do_idoso.pdf</t>
   </si>
   <si>
     <t>“Abre no orçamento vigente crédito adicional especial e dá outras providências”</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1437/projeto_de_lei_10_2026_credito_especial_devolucao_de_saldo_residual_88mil_merenda_escolar.pdf</t>
   </si>
   <si>
+    <t>1441</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1441/projeto_de_lei_11_2026_credito_especial_fundeb_250_mil.pdf</t>
+  </si>
+  <si>
+    <t>“Abre  no orçamento vigente crédito adicional especial  e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>1455</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1455/projeto_de_lei_n_12_-_festa_do_peao.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o uso do parque permanente ‘Sebastião   Vigarani' a empresa que  especifica,  para  a realização       da     festa  do   peão   de   boiadeiro      de   Sales  Oliveira    de 21 à  24  de   maio   de  2026  e autoriza    despesa      para    utilização da estrutura da  mesma    empresa   para   realização   de show em comemoração ao    aniversário     de    Sales Oliveira, com portões abertos, e dá   outras   providências</t>
+  </si>
+  <si>
+    <t>1469</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1469/projeto_de_lei_13_2026_credito_especial_no_valor_de_55mil_e_800_para_compra_de_3_playgrounds.pdf</t>
+  </si>
+  <si>
+    <t>“ Abre no orçamento vigente crédito adicional especial e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>1470</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1470/projeto_de_lei_14_2026_credito_especial_no_valor_de_105_mil_para_lei_aldir_blanc.pdf</t>
+  </si>
+  <si>
+    <t>1471</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1471/projeto_de_lei_15_2026_credito_especial_e_suplemnetar_no_valor_de_270_mil_implantacao_de_residencia_inclusica_assistencia_social.pdf</t>
+  </si>
+  <si>
+    <t>“ Abre no orçamento vigente crédito adicional especial e suplementar, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>1472</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1472/projeto_de_lei_16_2026_credito_suplementar_no_valor_de_400_mil_material_de_consumo_saude.pdf</t>
+  </si>
+  <si>
+    <t>“ Abre no orçamento vigente crédito adicional suplementar e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>1473</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1473/projeto_de_lei_17_2026_credito_suplementar_no_valor_de_28_mil_para_compra_de_material_de_consumo_saude.pdf</t>
+  </si>
+  <si>
+    <t>1474</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1474/projeto_de_lei_18_2026_credito_suplementar_no_valor_de_571_mil_reforco_fundo_municipal_de_saude.pdf</t>
+  </si>
+  <si>
+    <t>“Abre no orçamento vigente crédito adicional suplementar e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>1486</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1486/projeto_de_lei_19_2026_credito_especial_20_mil_reais_fundo_municipal_do_idoso.pdf</t>
+  </si>
+  <si>
+    <t>1487</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1487/projeto_de_lei_20_2026_cria_cargos.pdf</t>
+  </si>
+  <si>
+    <t>“ Altera a Lei nº 2.201, de 16 de agosto de 2022, para ampliar  o número de vagas do Cargo de Psicopedagogo Clínico no quadro permanente de servidores públicos municipais, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>1488</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1488/projeto_de_lei_21_2026_cria_funcoes_gratificadas.pdf</t>
+  </si>
+  <si>
+    <t>“Altera a Lei Municipal nº 2.212, de 30 de setembro de 2022, para criar as Funções Gratificadas de Confiança de Gestor de Sistemas de Saúde e Gestor de Patrimônio, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>1495</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1495/projeto_de_lei_22_2026_altera_data_entrega_de_documentos_rodeio.pdf</t>
+  </si>
+  <si>
+    <t>“Altera o Art. 1º, §2º da Lei nº 2.547/2026 de 30 de março de 2026 e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>1496</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1496/projeto_de_lei_23_2026_abertura_de_credito_especial_de_592_mil.pdf</t>
+  </si>
+  <si>
+    <t>“Abre no orçamento vigente crédito especial e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>1497</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1497/projeto_de_lei_24_2026_abertura_de_credito_especial_suplementar_de_266_mil_para_construcao_de_pista_de_caminhada.pdf</t>
+  </si>
+  <si>
+    <t>“Abre no orçamento vigente crédito especial, suplementar e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>1498</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1498/projeto_de_lei__25_2026_abertura_de_credito_especial_suplementar_de_100_mil_para_custeio_da_casa_do_vovo.pdf</t>
+  </si>
+  <si>
+    <t>1502</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1502/projeto_de_lei_26_2026_aumento_vale__funcionarios.pdf</t>
+  </si>
+  <si>
+    <t>“Altera o Art. 1º da Lei  Municipal nº 1.886 de  20 de Abril de 2017 e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>1503</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1503/projeto_de_lei_27_2026_aumento_vale__aposentados.pdf</t>
+  </si>
+  <si>
+    <t>“Altera o Art. 1º da Lei  Municipal nº 1.887 de  20 de Abril de 2017 e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>1504</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1504/projeto_de_projeto_de_lei_28_2026.-_reajuste_auxilio_alimentacao.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre reajuste do valor do auxilio- alimentação previsto pela Lei Municipal nº 2.004/2020 de 23 de março de 2020 e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>1505</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>FÁBIO HENRIQUE BORGES</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1505/projeto_de_projeto_de_lei___2026.-_calendario_oficial_de_eventos.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O CALENDÁRIO OFICIAL DE EVENTOS ‘CIRCUITO SALES’ E CRIA O SELO ‘DATA DE INTERESSE PÚBLICO MUNICIPAL’ NO MUNICÍPIO DE SALES OLIVEIRA</t>
+  </si>
+  <si>
+    <t>1506</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1506/projeto_de_lei_30_2026.-_credito_suplementar_camara.docx</t>
+  </si>
+  <si>
+    <t>“Abre no Orçamento Vigente da Câmara Municipal, Crédito Adicional Suplementar e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>1507</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1507/projeto_de_lei_31_2026_altera_peoricidade_reunioes_educacao.pdf</t>
+  </si>
+  <si>
+    <t>“Altera dispositivos da  Lei Municipal  nº 2.473/2025 para adequar a periodicidade das reuniões ordinárias do Conselho Municipal de Educação (CME) do Município de Sales Oliveira/SP e dá outras  providências”.</t>
+  </si>
+  <si>
+    <t>1508</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1508/projeto_de_lei_32_2026_altera_periodiciadade_conselho_de_educacao.pdf</t>
+  </si>
+  <si>
+    <t>“Altera dispositivos da  Lei Municipal  nº 2.472/2025 para adequar a periodicidade das reuniões ordinárias do Conselho de Alimentação Escolar (CAE) do Município de Sales Oliveira/SP e dá outras  providências”</t>
+  </si>
+  <si>
     <t>1416</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>LUIZ ROBERTO SAIA</t>
   </si>
   <si>
     <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1416/projeto_de__decreto_legislativo_01_2026_-_titulo_de_cidada_salense._docx.docx</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 01/2026 de autoria do Vereador Luiz Roberto Saia que “Concede Título de Cidadão Salense a ilustre Dra. Marta Cristina Vasconcellos Dornellas”.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>Bloco MDB e PODEMOS</t>
   </si>
   <si>
     <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1438/projeto_de__decreto_legislativo_03_2026_-_titulo_de_cidadao_benemerito_pastor_sidraque._docx.docx</t>
@@ -297,285 +552,867 @@
   <si>
     <t>Nº 07/2026 de autoria do Vereador Marco Aurélio Balugoli ao Executivo Municipal, solicitando a instalação de bancos em frente o Setor de Radiologia da Sociedade Beneficente e Hospitalar Santa Rita.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1408/indicacao_n_08_2026_novo_setor_iptu_-_beto_saia.docx</t>
   </si>
   <si>
     <t>Nº 08/2026 de autoria do Vereador Luiz Roberto Saia ao Executivo Municipal, solicitando a criação de novo setor na Planta genérica de IPTU do Município.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1409/indicacao_n_09_2026_desdobro_imoveis_-_marco.docx</t>
   </si>
   <si>
     <t>Nº 09/2026 de autoria do Vereador Marco Aurélio Balugoli ao Executivo Municipal, solicitando o desdobro de imóveis do Bairro Jardim Alto Limpo.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
-    <t>FÁBIO HENRIQUE BORGES</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1410/indicacao_n_10_2026__operacao_tapa_buraco_jardim_boa_vista__-__fabio.docx</t>
   </si>
   <si>
     <t>Nº 10/2026 de autoria do Vereador Fábio Henrique Borges ao Executivo Municipal, solicitando a operação tapa-buraco no cruzamento da Rua Altinho Bragueto com a Rua Professora Nady Sanchez Artuzo, no bairro Jardim Boa Vista.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
-    <t>11</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1411/indicacao_n_11_2026_isencao_de_iptu_-_marco.docx</t>
   </si>
   <si>
     <t>Nº 11/2026 de autoria do Vereador Marco Aurélio Balugoli ao Executivo Municipal, solicitando a concessão de isenção de IPTU as famílias que possuem pacientes com neoplasia maligna (câncer) e ou  insuficiência renal crônica.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>12</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1412/indicacao_n_12_2026_pavimento_av._dom_pedro_ii_-_fabio.docx</t>
   </si>
   <si>
     <t>Nº 12/2026 de autoria do Vereador Fabio Henrique Borges ao Executivo Municipal, solicitando a manutenção de trecho da avenida Dom Pedro II no Bairro Jardim Boa Vista.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
-    <t>13</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1413/indicacao_n_13_2026_colocacao_de_uma_nova_grade_no_bueiro_-_fabio.docx</t>
   </si>
   <si>
     <t>Nº 13/2026 de autoria do Vereador Fabio Henrique Borges ao Executivo Municipal, solicitando a colocação de uma nova grade na boca de lobo existente na Avenida Dom Pedro II, no Bairro Jardim Boa Vista, assim como a limpeza e manutenção do bueiro.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
-    <t>14</t>
-[...1 lines deleted...]
-  <si>
     <t>Bloco Republicanos e PL</t>
   </si>
   <si>
     <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1420/indicacao_n_14_2026_piso_professores.docx</t>
   </si>
   <si>
     <t>Nº 14/2026 de autoria de todos os Vereadores ao Executivo Municipal, solicitando à adequação da legislação municipal à Lei Federal nº 15.326/2026, para fins de enquadramento dos profissionais da Educação Infantil na Carreira do Magistério Público Municipal.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>15</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1426/indicacao_n_15_2025__insalubridade_agentes_comunitarias_-_fabiano.docx</t>
   </si>
   <si>
     <t>Nº 15/2026 de autoria do Vereador Fabiano Estevam da Silva ao Executivo Municipal, solicitando que seja mantido o direito ao adicional de insalubridade para os Agentes Comunitários de Saúde (ACS), devido as condições que são expostos no exercício de suas atividades, pelas razões a seguir</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
-    <t>16</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1427/indicacao_n_16_2025__regulamentacao_da_portaria_3493_do_ministerio_da_saude__-_fabiano.docx</t>
   </si>
   <si>
     <t>Nº 16/2026 de autoria do Vereador Fabiano Estevam da Silva ao Executivo Municipal, solicitando que seja regulamentado, no município de Sales Oliveira – SP, a nova metodologia de cofinanciamento do piso de Atenção Primária à Saúde - APS, no âmbito do Sistema Único de Saúde (SUS), autorizando o pagamento de incentivo por desempenho na atenção primária à saúde, e dá outras providências.”</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
-    <t>17</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1428/indicacao_n_13_2026_colocacao_de_uma_nova_grade_no_bueiro_-_fabio.docx</t>
   </si>
   <si>
     <t>Nº 17/2026 de autoria do Vereador Luiz Roberto Saia ao Executivo Municipal, solicitando a compra de equipamentos para o lavador do Almoxarifado Municipal.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
-    <t>18</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1429/indicacao_n_18_2026__operacao_tapa_buraco_rua_riachuelo_-__fabiano.docx</t>
   </si>
   <si>
     <t>Nº 18/2026 de autoria do Vereador Fabiano Estevam da Silva ao Executivo Municipal, solicitando a realização a operação tapa-buraco na altura do número 211 da Rua Riachuelo no bairro Centro.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
-    <t>19</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1430/indicacao_n_19_2025__operacao_tapa-buraco_na_rua_jose_vilela_nunes_sobrinho_e_capitao_leopoldo_dos_santos_-_marco.docx</t>
   </si>
   <si>
     <t>Nº 19/2026 de autoria do Vereador Marco Aurélio Balugoli ao Executivo Municipal, solicitando a realização da operação ‘tapa-buraco’ na rua José Vilela Nunes Sobrinho, no cruzamento com as ruas Presidente Vargas e João Tizziotti, no Centro, assim como da rua Capitão Leopoldo dos Santos, que corta os bairros Campo da Formiga, Centro e Jardim Paraíso.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
-    <t>20</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1431/indicacao_n_20_2026__construcao_de_canaleta_na_rua_alceu_pereira_lima_-_marco.docx</t>
   </si>
   <si>
     <t>Nº 20/2026 de autoria do Vereador Marco Aurélio Balugoli ao Executivo Municipal, solicitando a instalação de canaleta de concreto no cruzamento da Rua Alceu Pereira lima com a Emigdeo Pimenta de Pádua, jardim alto limpo, nas proximidades do número 186, para auxiliar no escoamento da água pluvial.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
-    <t>21</t>
-[...1 lines deleted...]
-  <si>
     <t>MICHEL FABIANO DE OLIVEIRA</t>
   </si>
   <si>
     <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1439/indicacao_n_21_2026__poda_de_arvores_da_praca_faustino_pereira_-_michel.docx</t>
   </si>
   <si>
     <t>Nº 21/2026 de autoria do Vereador Michel Fabiano de Oliveira ao Executivo Municipal, solicitando  a limpeza e a poda das árvores da praça Faustino Pereira, no bairro Jardim Alto Limpo, assim como a instalação de um braço de luz localizado em frente a ela.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
-    <t>22</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1440/indicacao_n_22_2026__melhoria_na_estacao_de_tratamento_de_esgoto_do_loteamento_mario_piloto_-_michel.docx</t>
   </si>
   <si>
     <t>Nº 22/2026 de autoria do Vereador Michel Fabiano de Oliveira ao Executivo Municipal, solicitando  a realização de estudo prévio visando otimizar as operações da Estação Elevatória de Esgoto (EEE) do loteamento Mario Piloto, e a troca ou reparação de uma tampa quebrada.</t>
   </si>
   <si>
+    <t>1442</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1442/indicacao_n_23_2026_recapeamento_rua_aparecida_pereira__-_fabiano.docx</t>
+  </si>
+  <si>
+    <t>Nº 23/2026 de autoria do Vereador Fabiano Estevam da Silva ao Executivo Municipal, solicitando Solicita que seja realizada o recapeamento em toda extensão da rua Aparecida Pereira no bairro Estância das Palmeiras.</t>
+  </si>
+  <si>
+    <t>1443</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1443/indicacao_n_24_2026__sinalizacao_-_fabiano.docx</t>
+  </si>
+  <si>
+    <t>Nº 24/2026 de autoria do Vereador Fabiano Estevam da Silva ao Executivo Municipal, solicitando a adoção de providências para implantação de sinalização horizontal e vertical no cruzamento da Rua João Tiziotti  com a Rua José Vilela Nunes Sobrinho, no Bairro Centro.</t>
+  </si>
+  <si>
+    <t>1444</t>
+  </si>
+  <si>
+    <t>Luiz Roberto Sampronio Resende</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1444/indicacao_n_25_2026__reajuste_da_bolsa_auxilio_dos_estagiarios_-_luizinho.docx</t>
+  </si>
+  <si>
+    <t>Nº 25/2026 de autoria do Vereador Luizinho ao Executivo Municipal, solicitando o  reajuste da bolsa-auxílio paga aos estagiários da Prefeitura Municipal de Sales Oliveira/SP”.</t>
+  </si>
+  <si>
+    <t>1445</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1445/indicacao_n_26_2026__operacao_tapa-buraco_na_rua_ricardo_ruzzene_-_fabiano.docx</t>
+  </si>
+  <si>
+    <t>Nº 26/2026 de autoria do Vereador Fabiano Estevam da Silva ao Executivo Municipal, solicitando operação ‘tapa-buraco’ no cruzamento das ruas Ricardo Ruzzene e Dr. Eduardo Miranda Paciência, no bairro Jardim Alto Limpo</t>
+  </si>
+  <si>
+    <t>1446</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1446/indicacao_n_27_2026__reparos_ou_reconstrucao__de_canaleta_na_rua_mario_bispo_com_av._mogiana__-_marco.docx</t>
+  </si>
+  <si>
+    <t>Nº 27/2026 de autoria do Vereador Marco Aurélio Balugoli ao Executivo Municipal, solicitando reparos ou a reconstrução da canaleta de concreto que fica no cruzamento da avenida Mogiana com a rua Mário Bispo, no bairro Jardim Tizziotti, para melhorar o escoamento das águas pluviais e residenciais e as condições de trafegabilidade.</t>
+  </si>
+  <si>
+    <t>1447</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1447/indicacao_n_28_2026_levantamento_de_tampas_de_bueiro_quebradas_-_luizinho.docx</t>
+  </si>
+  <si>
+    <t>Nº 28/2026 de autoria do Vereador Marco Aurélio Balugoli ao Executivo Municipal, solicitando levantamento das condições das tampas de todos os bueiros da cidade e a posterior execução de reparos das que estiverem danificadas e a colocação de novas onde ainda não tem.</t>
+  </si>
+  <si>
+    <t>1448</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1448/indicacao_n_29_2026_pro_labore_policiais_civis_-_alan_fabio_thiago_fabiano_e_beto.docx</t>
+  </si>
+  <si>
+    <t>Nº 29/2026 de autoria dos Vereadores Alan Felipe dos Santos, Fabiano Estevam da Silva, Fábio Henrique Borges,  Luiz Roberto Saia e Thiago Alberto Camilo de Oliveira ao Executivo Municipal, solicitando o pagamento de gratificação de ‘pró-labore’ aos membros da Polícia Civil do Estado de São Paulo lotados no município de Sales Oliveira/SP.</t>
+  </si>
+  <si>
+    <t>1449</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1449/indicacao_n_30_2026_cadeiras_velorio_-_fabiano.docx</t>
+  </si>
+  <si>
+    <t>Nº 30/2026 de autoria do Vereador Fabiano Estevam da Silva ao Executivo Municipal, solicitando aquisição de cadeiras avulsas para o velório municipal.</t>
+  </si>
+  <si>
+    <t>1450</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1450/indicacao_n_31_2026_nivelamento_de_tampas_de_pocos_de_visita_-_marco.docx</t>
+  </si>
+  <si>
+    <t>Nº 31/2026 de autoria do Vereador  Marco Aurélio Balugoli ao Executivo Municipal, solicitando estudo para detectar quais tampas de poços de visita (PVs) estão abaixo do nível do asfalto nas ruas e avenidas da cidade e, depois disso, que seja realizado o nivelamento delas.</t>
+  </si>
+  <si>
+    <t>1451</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1451/indicacao_n_32_2026_aquisicao_de_materias_eletricos_para_os_servidores_publicos_-_marco.docx</t>
+  </si>
+  <si>
+    <t>Nº 32/2026 de autoria do Vereador  Marco Aurélio Balugoli ao Executivo Municipal, aquisição de materiais elétricos discriminados a seguir para fornecê-los aos servidores públicos encarregados de fazer a manutenção e os reparos das instalações públicas.</t>
+  </si>
+  <si>
+    <t>1452</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1452/indicacao_n_33_2026_desemtupimento_de_bueiro_7_de_setembro_e_peixoto_gomide__-_michel.docx</t>
+  </si>
+  <si>
+    <t>Nº 33/2026 de autoria do Vereador Michel Fabiano de Oliveira ao Executivo Municipal, solicitando que seja feita manutenção e desobstrução das bocas de lobo localizadas nas imediações do cruzamento da rua Sete de Setembro e Peixoto Gomide, no Centro, próximo, respectivamente, aos números 15 – A e 324.</t>
+  </si>
+  <si>
+    <t>1453</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1453/indicacao_n_34_2026_operacao_tapa_buraco_na_avenida_mogiana__-_marco.docx</t>
+  </si>
+  <si>
+    <t>Nº 34/2026 de autoria do Vereador Marco Aurélio Balugoli ao Executivo Municipal, solicitando que seja realizada operação tapa-buraco na avenida Mogiana.</t>
+  </si>
+  <si>
+    <t>1454</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1454/indicacao_n_35_2026_sinalizacao_de_transito_nas_ruas_do_bairro_jardim_aurora_i__-_michel.docx</t>
+  </si>
+  <si>
+    <t>Nº 35/2026 de autoria do Vereador Michel Fabiano de Oliveira ao Executivo Municipal, solicitando que seja providenciada a sinalização de trânsito nas ruas do bairro Jardim Aurora I.</t>
+  </si>
+  <si>
+    <t>1460</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1460/indicacao_n_36_2026_alteracao_do_nivel_salarial_do_monitor_de_transporte_escolar__-_luizinho.docx</t>
+  </si>
+  <si>
+    <t>Nº 36/2026 de autoria do Vereador Luizinho ao Executivo Municipal, solicitando que seja alterado o nível salarial do cargo de monitor de transporte escolar para o nível salarial III.</t>
+  </si>
+  <si>
+    <t>1461</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1461/indicacao_n_37_2026_regularizacao_de_imoveis_construidos_em_desacordo_com_a_lei_-__marco.docx</t>
+  </si>
+  <si>
+    <t>Nº 37/2026 de autoria do Vereador Marco Aurélio Balugoli ao Executivo Municipal, solicitando que seja adotada providências para regularização de edificações concluídas em desacordo com a legislação urbanística e edilícia vigente mediante criação de lei específica.</t>
+  </si>
+  <si>
+    <t>1462</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1462/indicacao_n_38_2026_fechamento_de_passagem_irregular_na_avenida_lida_lembi_ferreira_-__marco.docx</t>
+  </si>
+  <si>
+    <t>Nº 38/2026 de autoria do Vereador Marco Aurélio Balugoli ao Executivo Municipal, solicitando que seja adotada medidas necessárias para bloquear o acesso irregular ao bairro Jardim Aurora II e aos bairros adjacentes, através de uma pequena passagem existente entre a Rodovia Francisco Marcos Junqueira Neto (SP – 328) e a avenida Marginal Lídia Lembi Ferreira.</t>
+  </si>
+  <si>
+    <t>1463</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1463/indicacao_n_39_2026__redutor_de_velocidade_-_fabiano.docx</t>
+  </si>
+  <si>
+    <t>Nº 39/2026 de autoria do Vereador Fabiano Estevam da Silva ao Executivo Municipal, solicitando  a instalação de redutores de velocidade do tipo “lombadas” assim como sua devida sinalização no início da Rua Dr. Rebouças junto à rotatória da Rodovia Francisco Marcos Junqueira Neto, no Centro.</t>
+  </si>
+  <si>
+    <t>1464</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1464/indicacao_n_40_2026__exesso_de_velocidade_na_rua_capitao_v._p._lima_e_antonia_m._balan_-_marco.docx</t>
+  </si>
+  <si>
+    <t>Nº 40/2026 de autoria do Vereador Marco Aurélio Balugoli ao Executivo Municipal, solicitando que seja adotada medidas para impedir que motoristas transitem com excesso de velocidade nas ruas Antônia Montazoli Balan e Capitão Vital Pereira Lima, localizadas, respectivamente, nos bairros Jardim Paraíso e Centro.</t>
+  </si>
+  <si>
+    <t>1465</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1465/indicacao_n_41_2026_canaleta_da_rua_voluntario_nelio_guimaraes_-___marco.docx</t>
+  </si>
+  <si>
+    <t>Nº 41/2026 de autoria do Vereador Marco Aurélio Balugoli ao Executivo Municipal, solicitando que seja adotada providências para manutenção do afundamento do pavimento de paralelepípedos, próximo à Caixa Econômica Federal, na rua Voluntário Nélio Guimarães.</t>
+  </si>
+  <si>
+    <t>1466</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1466/indicacao_n_42_2026_lombada_na__rua_dr_paulo_lima_correia-_fabiano.docx</t>
+  </si>
+  <si>
+    <t>Nº 42/2026 de autoria do Vereador Fabiano Estevam da Silva ao Executivo Municipal, solicitando a instalação de redutor de velocidade e sinalizações próximo ao nº 1022 da Rua Dr. Paulo Lima Correia,  no bairro Estância das palmeiras.</t>
+  </si>
+  <si>
+    <t>1467</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1467/indicacao_n_43_2026_operacao_tapa_buraco_na_rua_capitao_leopoldo_dos_santos_proximo_ao_311_-_a_-_marco.docx</t>
+  </si>
+  <si>
+    <t>Nº 43/2026 de autoria do Vereador Marco Aurélio Balugoli ao Executivo Municipal, solicitando serviços de operação ‘tapa-buraco’ na rua Capitão Leopoldo dos Santos, próximo ao número 311 – A.</t>
+  </si>
+  <si>
+    <t>1468</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1468/indicacao_n_44_2026_poda_de_arvores_colegio_jose_coutinho_-_beto_saia.docx</t>
+  </si>
+  <si>
+    <t>Nº 44/2026 de autoria do Vereador Luiz Roberto Saia ao Executivo Municipal, solicitando a poda dos galhos das árvores no entorno do Colégio Municipal José Coutinho Pereira.</t>
+  </si>
+  <si>
+    <t>1478</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1478/indicacao_n_45_2026_criacao_de_cooperativa_para_descarte_de_residuos_de_palha_-_marco.docx</t>
+  </si>
+  <si>
+    <t>Nº 45/2026 de autoria do Vereador Marco Aurélio Balugoli ao Executivo Municipal, solicitando  estudos objetivando a criação de uma cooperativa, com foco no reaproveitamento de resíduos da palha gerado pelas palheiras através do descarte sustentável.</t>
+  </si>
+  <si>
+    <t>1479</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1479/indicacao_n_46_2026_transporte_de_alunos_a_orlandia-_fabiano.docx</t>
+  </si>
+  <si>
+    <t>Nº 46/2026 de autoria do Vereador Fabiano Estevam da Silva ao Executivo Municipal, solicitando que o ônibus que realiza o transporte dos estudantes para Orlândia-SP, possa buscar os alunos nos Bairros Solar Flórida I, Solar Flórida II e Solar Cachoeirinha.</t>
+  </si>
+  <si>
+    <t>1480</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1480/indicacao_n_47_2026_estudo_de_implantacao_de_pista_de_caminhada_na_praca_do_bairro_jardim_paraiso_-_marco.docx</t>
+  </si>
+  <si>
+    <t>Nº 47/2026 de autoria do Vereador Marco Aurélio Balugoli ao Executivo Municipal, solicitando estudos na praça do bairro Jardim Paraíso, em área pertencente ao município, para analisar a viabilidade de implantar uma pista de caminhada e, caso o projeto for viável, que seja adotadas medidas necessárias para tal fim.</t>
+  </si>
+  <si>
+    <t>1481</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1481/indicacao_n_48_2026_operacao_tapa_buraco_no_cruzamento_da_rua_manoel_cottas_sobrinho_com_a_rua_rotary_internacional_-_marco.docx</t>
+  </si>
+  <si>
+    <t>Nº 48/2026 de autoria do Vereador Marco Aurélio Balugoli ao Executivo Municipal, solicitando operação ‘tapa-buraco’ no cruzamento da rua Manoel Cottas Sobrinho com a rua Rotary Internacional.</t>
+  </si>
+  <si>
+    <t>1482</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1482/indicacao_n_49_2026_reforma_da_canaleta_da_avenida_wagner_godoy_proximo_a_praca_benedito_godoy_-_marco.docx</t>
+  </si>
+  <si>
+    <t>Nº 49/2026 de autoria do Vereador Marco Aurélio Balugoli ao Executivo Municipal, solicitando reforma da canaleta da avenida Wagner Godoy, próxima à praça Benedito Godoy, para melhorar o escoamento das águas pluviais e residenciais e as condições de trafegabilidade no local.</t>
+  </si>
+  <si>
+    <t>1483</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1483/indicacao_n_50_2026_formigueiros_na_e.e_capitao_getulio_lima_-_michel.docx</t>
+  </si>
+  <si>
+    <t>Nº 50/2026 de autoria do Vereador Michel Fabiano de Oliveira ao Executivo Municipal, solicitando providências cabíveis para eliminar os formigueiros que ficam nos canteiros embaixo das árvores, no sentido avenida Mogiana, da Escola Estadual Capitão Getúlio Lima.</t>
+  </si>
+  <si>
+    <t>1484</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1484/indicacao_n_51_2026_uniformes_monitores_-_luizinho.docx</t>
+  </si>
+  <si>
+    <t>Nº 51/2026 de autoria do Vereador Luizinho ao Executivo Municipal, solicitando a concessão de uniformes para identificação dos monitores de transporte escolar.</t>
+  </si>
+  <si>
+    <t>1485</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1485/indicacao_n_52_limpeza_da_avenida_marginal_-_luizinho.docx</t>
+  </si>
+  <si>
+    <t>Nº 52/2026 de autoria dos Vereadores Luizinho e Marco Aurélio Balugoli ao Executivo Municipal, solicitando a limpeza da Avenida Marginal e proximidades, assim como a limpeza dos bueiros existentes em seu percurso.</t>
+  </si>
+  <si>
+    <t>1490</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1490/indicacao_n_53_descarte_de_lixo_eletronico__-_fabiano.docx</t>
+  </si>
+  <si>
+    <t>Nº 53/2026 de autoria do Vereador Fabiano Estevam da Silva ao Executivo Municipal, solicitando a criação de pontos de descarte de lixo eletrônico no município, realizando, ainda, a aquisição de coletores públicos para coleta de lixo eletrônico, bem como a compra de coletores para descarte de pilhas e baterias.</t>
+  </si>
+  <si>
+    <t>1491</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1491/indicacao_n_54_2026_programa_contrata__brasil__-_luizinho.docx</t>
+  </si>
+  <si>
+    <t>Nº 54/2026 de autoria do Vereador Luizinho ao Executivo Municipal, solicitando que seja estudada a possibilidade de aderir o município de Sales Oliveira/SP ao Programa ‘Contrata + Brasil’, do Governo Federal.</t>
+  </si>
+  <si>
+    <t>1492</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1492/indicacao_n_55_2026_reparos_na_calcada_da_antiga_estacao_ferroviaria__-_marco.docx</t>
+  </si>
+  <si>
+    <t>Nº 55/2026 de autoria do Vereador Marco Aurélio Balugoli ao Executivo Municipal, solicitando reparos na calçada do entorno da antiga estação ferroviária da Cia. Mogiana de Estradas de Ferro.</t>
+  </si>
+  <si>
+    <t>1493</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1493/indicacao_n_56_2026_manutencao_pista_de_skate__-_marco.docx</t>
+  </si>
+  <si>
+    <t>Nº 56/2026 de autoria do Vereador Marco Aurélio Balugoli ao Executivo Municipal, solicitando a retirada de entulho, a limpeza e a colocação de proteção nos vergalhões (barras de ferro) da pista de skate localizada na praça Norma Ferriani Barradas.</t>
+  </si>
+  <si>
+    <t>1499</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1499/indicacao_n_57_2026_inscricao_no_transporte_publico_estudantil_e_emissao_da_carteira_do_estudante_digital_no_site_da_prefeitura_municipal_-_marco.docx</t>
+  </si>
+  <si>
+    <t>Nº 57/2026 de autoria do Vereador Marco Aurélio Balugoli ao Executivo Municipal, solicitando a implantação de sistema digital para inscrição no transporte público estudantil e emissão da carteira do estudante digital no site da Prefeitura Municipal de Sales Oliveira – SP.</t>
+  </si>
+  <si>
+    <t>1500</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1500/indicacao_n_58_2026_manutecao_da_quadra_do_jardim_marincek_-_fabiano.docx</t>
+  </si>
+  <si>
+    <t>Nº 58/2026 de autoria do Vereador Fabiano Estevam da Silva ao Executivo Municipal, solicitando a realização da limpeza, pintura e manutenção da quadra poliesportiva do bairro Jardim Marincek.</t>
+  </si>
+  <si>
+    <t>1501</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1501/indicacao_n_59_2026_estudo_da_ampliacao_do_deposito_de_materais_de_construcao_do_cemiterio_municipal_-_marco.docx</t>
+  </si>
+  <si>
+    <t>Nº 59/2026 de autoria do Vereador Marco Aurélio Balugoli ao Executivo Municipal, solicitando que seja feito um estudo com o intuito de analisar a possibilidade de ampliação do depósito de materiais de construção que fica no cemitério municipal, e, caso tal pedido seja viável, que adote as providências para esse fim.</t>
+  </si>
+  <si>
+    <t>1511</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1511/indicacao_n_60_2026__manutencao_da_academia_ao_ar_livre_do_bairro_guayuvira_-__michel.docx</t>
+  </si>
+  <si>
+    <t>Nº 60/2026 de autoria do Vereador Fabiano Estevam da Silva ao Executivo Municipal, solicitando a a manutenção e/ou substituição dos aparelhos danificados da Academia ao Ar Livre na Praça Santa Cruz do bairro Jardim Guayuvira e a instalação de um playground.</t>
+  </si>
+  <si>
+    <t>1512</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1512/indicacao_n_61_2026_iluminacao_na_xv_de_novembro_-_marco.docx</t>
+  </si>
+  <si>
+    <t>Nº 61/2026 de autoria do Vereador Marco Aurélio Balugoli ao Executivo Municipal, solicitando iluminação em um pequeno trecho da rua XV de Novembro, situado entre a avenida Mogiana e a rua Vereador Omar Rocha, abaixo das árvores.</t>
+  </si>
+  <si>
+    <t>1513</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1513/indicacao_n_62_2026_manutencao_na_quadra_augusto_klemp__-_marco.docx</t>
+  </si>
+  <si>
+    <t>Nº 62/2026 de autoria do Vereador Marco Aurélio Balugoli ao Executivo Municipal, solicitando a manutenção da Quadra Esportiva Clodomiro Augusto Klemp – ‘Mirico’ – localizada no bairro Jardim Paraíso.</t>
+  </si>
+  <si>
+    <t>1514</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1514/indicacao_n_63__2025_mobiliario_e_equipamento_posto_atendimento_oab_-_fabio.docx</t>
+  </si>
+  <si>
+    <t>Nº 63/2026 de autoria do Vereador Fábio Henrique Borges ao Executivo Municipal, solicitando mobiliário e equipamentos para o Posto de Atendimento da OAB.</t>
+  </si>
+  <si>
+    <t>1515</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1515/indicacao_n_64_2026_aplicacao_de_solo-cimento_nas_entradas_do_distrito_industrial__-_marco.docx</t>
+  </si>
+  <si>
+    <t>Nº 64/2026 de autoria do Vereador Marco Aurélio Balugoli ao Executivo Municipal, solicitando estudo acerca da viabilidade de aplicação de solo-cimento nos dois acessos do distrito industrial, pelo departamento de obras, infraestrutura e urbanismo da Prefeitura Municipal de Sales Oliveira -SP, e caso se mostre viável, que seja feita a aplicação.</t>
+  </si>
+  <si>
+    <t>1516</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1516/indicacao_n_65_2026_finalizar_a_construcao_da_calcada_da_avenida_marginal__-_michel.docx</t>
+  </si>
+  <si>
+    <t>Nº 65/2026 de autoria do Vereador Michel Fabiano de Oliveira ao Executivo Municipal, solicitando a finalização da construção da calçada da avenida Marginal, para garantir mais segurança à população salense na prática da caminhada.</t>
+  </si>
+  <si>
+    <t>1517</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1517/indicacao_n_66_2026_limpeza_e_manutencao_da_praca_faustino_pereira__-_michel.docx</t>
+  </si>
+  <si>
+    <t>Nº 66/2026 de autoria do Vereador Michel Fabiano de Oliveira ao Executivo Municipal, solicitando a limpeza e manutenção da praça Faustino Pereira, no bairro Jardim Alto Limpo, assim como seja realizado um estudo acerca da viabilidade ou não da instalação de iluminação pública nela.</t>
+  </si>
+  <si>
+    <t>1518</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1518/indicacao_n_67_2026_reparacao_da_calcada_da_avenida_marginal__-_michel.docx</t>
+  </si>
+  <si>
+    <t>Nº 67/2026 de autoria do Vereador Michel Fabiano de Oliveira ao Executivo Municipal, solicitando que seja providenciada a reparação de um pequeno trecho da calçada da avenida Marginal.</t>
+  </si>
+  <si>
     <t>1417</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
     <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1417/pedido_de_informacao_01_2026__recadatramento_de_imoveis_-__marco.docx</t>
   </si>
   <si>
     <t>Pedido de Informação nº 01/2026 de autoria do Vereador Marco Aurélio Balugoli que “Requer Informações acerca do recadastramento imobiliário, via drone/georreferenciamento realizado no Município”.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1418/pedido_de_informacao_02_2026__ocupacao_distrito_industrial_-__fabiano.docx</t>
   </si>
   <si>
     <t>Pedido de Informação nº 02/2026 de autoria do Vereador Fabiano Estevam da Silva que “Requer Informações acerca da atual ocupação do Distrito Industrial”.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1419/pedido_de_informacao_03_2026__gastos_iluminacao_natalina__-_alan_beto_fabio_fabiano_e_thiago.docx</t>
   </si>
   <si>
     <t>Pedido de Informação nº 03/2026 de autoria dos Vereadores Alan Felipe dos Santos, Fabiano Estevam da Silva,  Luiz Roberto Saia e Thiago Alberto Camilo de Oliveira que “Requer informações a respeito dos gastos com a instalação de iluminação natalina da Praça Santa Rita e ‘Rua das Árvores’.</t>
   </si>
   <si>
+    <t>1475</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1475/pedido_de_informacao_04_2026__emenda_impositiva_n_01_de_2025_-__beto_saia.docx</t>
+  </si>
+  <si>
+    <t>Pedido de Informação nº 04/2026 de autoria do Vereador Luiz Roberto Saia que “Requer informações se os valores designados na Emenda Impositiva n° 01/2025 foi empregado para reativar o poço artesiano localizado junto aos reservatórios de água no Jardim Paraíso (scarelli)”.</t>
+  </si>
+  <si>
+    <t>1476</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1476/pedido_de_informacao_05_2026__feira_de_sabores_e_encantos-__fabio_borges.docx</t>
+  </si>
+  <si>
+    <t>Pedido de Informação nº 05/2026 de autoria do Vereador Fábio Henrique Borges que “Requer informações referentes ao funcionamento da Feira Livre Sabores e Encantos de Sales Oliveira”.</t>
+  </si>
+  <si>
+    <t>1477</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1477/pedido_de_informacao_06_2026__predios_publicos__-__fabio_borges.docx</t>
+  </si>
+  <si>
+    <t>Pedido de Informação nº 06/2026 de autoria do Vereador Fábio Henrique Borges que “Requer informações referentes aos prédios públicos de propriedade do município de Sales Oliveira/SP”.</t>
+  </si>
+  <si>
+    <t>1489</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1489/pedido_de_informacao_07_2026__ambulancias__-__fabio_borges.docx</t>
+  </si>
+  <si>
+    <t>Pedido de Informação nº 07/2026 de autoria do Vereador Fábio Henrique Borges que “Requer informações referentes à frota de ambulâncias do Município e a sua utilização”.</t>
+  </si>
+  <si>
+    <t>1509</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1509/pedido_de_informacao_08_2026__projeto_de_judo__-__alan.docx</t>
+  </si>
+  <si>
+    <t>Pedido de Informação nº 08/2026 de autoria dos Vereadores Alan Felipe dos Santos e Luiz Roberto Saia que Requer informações sobre o Projeto de Judô realizado no Município de Sales Oliveira.</t>
+  </si>
+  <si>
     <t>1422</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1422/mocao_01_2026_-repudio_vandalismo_contra_santa_rita_-_michel.docx</t>
   </si>
   <si>
     <t>Moção nº 01/2026 de autoria do Vereador Michel Fabiano de Oliveira de “Repúdio contra o ato de vandalismo praticado na imagem de Santa Rita de Cassia, localizada na Praça na Santa Rita, ocorrido no dia 26 de janeiro.”</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1432/mocao_02_2025_-_aplausos_marincek_fc_-_marco.docx</t>
   </si>
   <si>
     <t>Moção nº 02/2026 de autoria dos Vereadores André Luiz Brazão, Luizinho,  Marco Aurélio Balugoli e Michel Fabiano de Oliveira, de “Aplausos ao Time do Marincek F.C. pela conquista da Tríplice Coroa no Futsal de Sales Oliveira/SP em 2025.”</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1433/mocao_03_2025_-_aplausos_bloco_dos_bispos_-_fabio.docx</t>
   </si>
   <si>
     <t>Moção nº 03/2026 de autoria do Vereador Fábio Henrique Borges de “Aplausos aos organizadores do tradicional “Bloco dos Bispos”, realizado em nosso município.</t>
   </si>
   <si>
+    <t>1494</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1494/mocao_04_2025_-_aplausos_dra._kathirin__-_marco_michel_luizinho_e_andre.docx</t>
+  </si>
+  <si>
+    <t>Moção nº 04/2026 de autoria dos Vereadores André Luiz Brazão, Luizinho, Marco Aurélio Balugoli e Michel Fabiano de Oliveira, de Aplauso e congratulação à Doutora Kathrein Kesly El Achkar, pelos relevantes serviços prestados na rede municipal de saúde.</t>
+  </si>
+  <si>
+    <t>1510</t>
+  </si>
+  <si>
+    <t>Republicanos</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1510/mocao_05_2026_-_aplausos_gisele_oliveira__-__fabio.docx</t>
+  </si>
+  <si>
+    <t>Moção nº 05/2026 de autoria dos Vereadores Fábio Henrique Borges e Fabiano Estevam da Silva, de aplausos à atleta salense Gisele Oliveira  que garantiu vaga no Pan-Americano de OCR”.</t>
+  </si>
+  <si>
     <t>1415</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>“Institui o Programa Municipal de Recuperação Fiscal de Sales Oliveira 2026 (REFIS 2026) do Município de Sales Oliveira e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>1456</t>
+  </si>
+  <si>
+    <t>VTO</t>
+  </si>
+  <si>
+    <t>Veto a Projeto de Lei</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1456/veto_projeto_de_lei_89_2025_emenda_modificativa_10.pdf.pdf</t>
+  </si>
+  <si>
+    <t>Ofício Especial Gab A do Executivo Municipal, Prefeita Mônica da Silva Favarim, encaminhando Veto Parcial ao Projeto de Lei nº 89/2025 que “Estima a Receita e fixa a Despesa do Município de Sales Oliveira para o exercício de 2026”. Emenda Modificativa nº 10/2025, no valor de R$ 345.000,00 para Difusão Cultural.</t>
+  </si>
+  <si>
+    <t>1457</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1457/veto_projeto_de_lei_89_2025_emenda_modificativa_11.pdf.pdf</t>
+  </si>
+  <si>
+    <t>Ofício Especial Gab B do Executivo Municipal, Prefeita Mônica da Silva Favarim, encaminhando Veto Parcial ao Projeto de Lei nº 89/2025 que “Estima a Receita e fixa a Despesa do Município de Sales Oliveira para o exercício de 2026”. Emenda Modificativa nº 11/2025, no valor de R$ 137.000,00 para Esporte Lazer.</t>
+  </si>
+  <si>
+    <t>1458</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1458/veto_projeto_de_lei_89_2025_emenda_modificativa_12.pdf.pdf</t>
+  </si>
+  <si>
+    <t>Ofício Especial Gab C do Executivo Municipal, Prefeita Mônica da Silva Favarim, encaminhando Veto Parcial ao Projeto de Lei nº 89/2025 que “Estima a Receita e fixa a Despesa do Município de Sales Oliveira para o exercício de 2026”. Emenda Modificativa nº 12/2025, no valor de R$ 500.000,00 para Habitação.</t>
+  </si>
+  <si>
+    <t>1459</t>
+  </si>
+  <si>
+    <t>http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1459/veto_projeto_de_lei_89_2025_emenda_modificativa_13.pdf.pdf</t>
+  </si>
+  <si>
+    <t>Ofício Especial Gab D do Executivo Municipal, Prefeita Mônica da Silva Favarim, encaminhando Veto Parcial ao Projeto de Lei nº 13/2025 que “Estima a Receita e fixa a Despesa do Município de Sales Oliveira para o exercício de 2026”. Emenda Modificativa nº 13/2025, no valor de R$ 50.000,00 para Cozinha Piloto.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -879,67 +1716,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1399/projeto_de_lei_01_2026_subvencoes_entidades.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1400/projeto_de_lei_02_2026_reunioes_hibridas.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1414/projeto_de_lei_03_2026__canil.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1423/projeto_de_lei_04_2026_contratacao_de_professores_prazo_determinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1424/projeto_de_lei_05_2026_rejuste_funcionalismo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1425/projeto_de_projeto_de_lei_06_2026.-_reajuste_funcionarios.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1434/projeto_de_lei_07_2026_acordo_de_cooperacao_tecinica_tj_e_tcesp.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1435/projeto_de_lei_08_2026_consorcio_intermunicipal.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1436/projeto_de_lei__09_2026_credito_especial_fundo_municipal_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1437/projeto_de_lei_10_2026_credito_especial_devolucao_de_saldo_residual_88mil_merenda_escolar.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1416/projeto_de__decreto_legislativo_01_2026_-_titulo_de_cidada_salense._docx.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1438/projeto_de__decreto_legislativo_03_2026_-_titulo_de_cidadao_benemerito_pastor_sidraque._docx.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1401/indicacao_n_01_2026__poda_de_arvores_area_verde_mogiana__-__fabiano.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1403/indicacao_n_03_2026_lc_226_2026_-_alan.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1404/indicacao_n_04_2026__falta_abonada_-_garrincha.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1405/indicacao_n_05_2026_poda_de_arvores_avenida_marginal_-_marco_aurelio.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1406/indicacao_n_06_2026_reajuste_salarial_-_andre_marco_michel_e_luiz.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1407/indicacao_n_07_2026_bancos_radiologia_-_marco_aurelio.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1408/indicacao_n_08_2026_novo_setor_iptu_-_beto_saia.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1409/indicacao_n_09_2026_desdobro_imoveis_-_marco.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1410/indicacao_n_10_2026__operacao_tapa_buraco_jardim_boa_vista__-__fabio.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1411/indicacao_n_11_2026_isencao_de_iptu_-_marco.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1412/indicacao_n_12_2026_pavimento_av._dom_pedro_ii_-_fabio.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1413/indicacao_n_13_2026_colocacao_de_uma_nova_grade_no_bueiro_-_fabio.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1420/indicacao_n_14_2026_piso_professores.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1426/indicacao_n_15_2025__insalubridade_agentes_comunitarias_-_fabiano.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1427/indicacao_n_16_2025__regulamentacao_da_portaria_3493_do_ministerio_da_saude__-_fabiano.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1428/indicacao_n_13_2026_colocacao_de_uma_nova_grade_no_bueiro_-_fabio.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1429/indicacao_n_18_2026__operacao_tapa_buraco_rua_riachuelo_-__fabiano.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1430/indicacao_n_19_2025__operacao_tapa-buraco_na_rua_jose_vilela_nunes_sobrinho_e_capitao_leopoldo_dos_santos_-_marco.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1431/indicacao_n_20_2026__construcao_de_canaleta_na_rua_alceu_pereira_lima_-_marco.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1439/indicacao_n_21_2026__poda_de_arvores_da_praca_faustino_pereira_-_michel.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1440/indicacao_n_22_2026__melhoria_na_estacao_de_tratamento_de_esgoto_do_loteamento_mario_piloto_-_michel.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1417/pedido_de_informacao_01_2026__recadatramento_de_imoveis_-__marco.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1418/pedido_de_informacao_02_2026__ocupacao_distrito_industrial_-__fabiano.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1419/pedido_de_informacao_03_2026__gastos_iluminacao_natalina__-_alan_beto_fabio_fabiano_e_thiago.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1422/mocao_01_2026_-repudio_vandalismo_contra_santa_rita_-_michel.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1432/mocao_02_2025_-_aplausos_marincek_fc_-_marco.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1433/mocao_03_2025_-_aplausos_bloco_dos_bispos_-_fabio.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1399/projeto_de_lei_01_2026_subvencoes_entidades.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1400/projeto_de_lei_02_2026_reunioes_hibridas.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1414/projeto_de_lei_03_2026__canil.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1423/projeto_de_lei_04_2026_contratacao_de_professores_prazo_determinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1424/projeto_de_lei_05_2026_rejuste_funcionalismo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1425/projeto_de_projeto_de_lei_06_2026.-_reajuste_funcionarios.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1434/projeto_de_lei_07_2026_acordo_de_cooperacao_tecinica_tj_e_tcesp.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1435/projeto_de_lei_08_2026_consorcio_intermunicipal.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1436/projeto_de_lei__09_2026_credito_especial_fundo_municipal_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1437/projeto_de_lei_10_2026_credito_especial_devolucao_de_saldo_residual_88mil_merenda_escolar.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1441/projeto_de_lei_11_2026_credito_especial_fundeb_250_mil.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1455/projeto_de_lei_n_12_-_festa_do_peao.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1469/projeto_de_lei_13_2026_credito_especial_no_valor_de_55mil_e_800_para_compra_de_3_playgrounds.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1470/projeto_de_lei_14_2026_credito_especial_no_valor_de_105_mil_para_lei_aldir_blanc.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1471/projeto_de_lei_15_2026_credito_especial_e_suplemnetar_no_valor_de_270_mil_implantacao_de_residencia_inclusica_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1472/projeto_de_lei_16_2026_credito_suplementar_no_valor_de_400_mil_material_de_consumo_saude.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1473/projeto_de_lei_17_2026_credito_suplementar_no_valor_de_28_mil_para_compra_de_material_de_consumo_saude.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1474/projeto_de_lei_18_2026_credito_suplementar_no_valor_de_571_mil_reforco_fundo_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1486/projeto_de_lei_19_2026_credito_especial_20_mil_reais_fundo_municipal_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1487/projeto_de_lei_20_2026_cria_cargos.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1488/projeto_de_lei_21_2026_cria_funcoes_gratificadas.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1495/projeto_de_lei_22_2026_altera_data_entrega_de_documentos_rodeio.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1496/projeto_de_lei_23_2026_abertura_de_credito_especial_de_592_mil.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1497/projeto_de_lei_24_2026_abertura_de_credito_especial_suplementar_de_266_mil_para_construcao_de_pista_de_caminhada.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1498/projeto_de_lei__25_2026_abertura_de_credito_especial_suplementar_de_100_mil_para_custeio_da_casa_do_vovo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1502/projeto_de_lei_26_2026_aumento_vale__funcionarios.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1503/projeto_de_lei_27_2026_aumento_vale__aposentados.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1504/projeto_de_projeto_de_lei_28_2026.-_reajuste_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1505/projeto_de_projeto_de_lei___2026.-_calendario_oficial_de_eventos.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1506/projeto_de_lei_30_2026.-_credito_suplementar_camara.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1507/projeto_de_lei_31_2026_altera_peoricidade_reunioes_educacao.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1508/projeto_de_lei_32_2026_altera_periodiciadade_conselho_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1416/projeto_de__decreto_legislativo_01_2026_-_titulo_de_cidada_salense._docx.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1438/projeto_de__decreto_legislativo_03_2026_-_titulo_de_cidadao_benemerito_pastor_sidraque._docx.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1401/indicacao_n_01_2026__poda_de_arvores_area_verde_mogiana__-__fabiano.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1403/indicacao_n_03_2026_lc_226_2026_-_alan.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1404/indicacao_n_04_2026__falta_abonada_-_garrincha.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1405/indicacao_n_05_2026_poda_de_arvores_avenida_marginal_-_marco_aurelio.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1406/indicacao_n_06_2026_reajuste_salarial_-_andre_marco_michel_e_luiz.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1407/indicacao_n_07_2026_bancos_radiologia_-_marco_aurelio.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1408/indicacao_n_08_2026_novo_setor_iptu_-_beto_saia.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1409/indicacao_n_09_2026_desdobro_imoveis_-_marco.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1410/indicacao_n_10_2026__operacao_tapa_buraco_jardim_boa_vista__-__fabio.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1411/indicacao_n_11_2026_isencao_de_iptu_-_marco.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1412/indicacao_n_12_2026_pavimento_av._dom_pedro_ii_-_fabio.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1413/indicacao_n_13_2026_colocacao_de_uma_nova_grade_no_bueiro_-_fabio.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1420/indicacao_n_14_2026_piso_professores.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1426/indicacao_n_15_2025__insalubridade_agentes_comunitarias_-_fabiano.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1427/indicacao_n_16_2025__regulamentacao_da_portaria_3493_do_ministerio_da_saude__-_fabiano.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1428/indicacao_n_13_2026_colocacao_de_uma_nova_grade_no_bueiro_-_fabio.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1429/indicacao_n_18_2026__operacao_tapa_buraco_rua_riachuelo_-__fabiano.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1430/indicacao_n_19_2025__operacao_tapa-buraco_na_rua_jose_vilela_nunes_sobrinho_e_capitao_leopoldo_dos_santos_-_marco.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1431/indicacao_n_20_2026__construcao_de_canaleta_na_rua_alceu_pereira_lima_-_marco.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1439/indicacao_n_21_2026__poda_de_arvores_da_praca_faustino_pereira_-_michel.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1440/indicacao_n_22_2026__melhoria_na_estacao_de_tratamento_de_esgoto_do_loteamento_mario_piloto_-_michel.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1442/indicacao_n_23_2026_recapeamento_rua_aparecida_pereira__-_fabiano.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1443/indicacao_n_24_2026__sinalizacao_-_fabiano.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1444/indicacao_n_25_2026__reajuste_da_bolsa_auxilio_dos_estagiarios_-_luizinho.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1445/indicacao_n_26_2026__operacao_tapa-buraco_na_rua_ricardo_ruzzene_-_fabiano.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1446/indicacao_n_27_2026__reparos_ou_reconstrucao__de_canaleta_na_rua_mario_bispo_com_av._mogiana__-_marco.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1447/indicacao_n_28_2026_levantamento_de_tampas_de_bueiro_quebradas_-_luizinho.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1448/indicacao_n_29_2026_pro_labore_policiais_civis_-_alan_fabio_thiago_fabiano_e_beto.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1449/indicacao_n_30_2026_cadeiras_velorio_-_fabiano.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1450/indicacao_n_31_2026_nivelamento_de_tampas_de_pocos_de_visita_-_marco.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1451/indicacao_n_32_2026_aquisicao_de_materias_eletricos_para_os_servidores_publicos_-_marco.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1452/indicacao_n_33_2026_desemtupimento_de_bueiro_7_de_setembro_e_peixoto_gomide__-_michel.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1453/indicacao_n_34_2026_operacao_tapa_buraco_na_avenida_mogiana__-_marco.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1454/indicacao_n_35_2026_sinalizacao_de_transito_nas_ruas_do_bairro_jardim_aurora_i__-_michel.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1460/indicacao_n_36_2026_alteracao_do_nivel_salarial_do_monitor_de_transporte_escolar__-_luizinho.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1461/indicacao_n_37_2026_regularizacao_de_imoveis_construidos_em_desacordo_com_a_lei_-__marco.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1462/indicacao_n_38_2026_fechamento_de_passagem_irregular_na_avenida_lida_lembi_ferreira_-__marco.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1463/indicacao_n_39_2026__redutor_de_velocidade_-_fabiano.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1464/indicacao_n_40_2026__exesso_de_velocidade_na_rua_capitao_v._p._lima_e_antonia_m._balan_-_marco.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1465/indicacao_n_41_2026_canaleta_da_rua_voluntario_nelio_guimaraes_-___marco.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1466/indicacao_n_42_2026_lombada_na__rua_dr_paulo_lima_correia-_fabiano.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1467/indicacao_n_43_2026_operacao_tapa_buraco_na_rua_capitao_leopoldo_dos_santos_proximo_ao_311_-_a_-_marco.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1468/indicacao_n_44_2026_poda_de_arvores_colegio_jose_coutinho_-_beto_saia.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1478/indicacao_n_45_2026_criacao_de_cooperativa_para_descarte_de_residuos_de_palha_-_marco.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1479/indicacao_n_46_2026_transporte_de_alunos_a_orlandia-_fabiano.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1480/indicacao_n_47_2026_estudo_de_implantacao_de_pista_de_caminhada_na_praca_do_bairro_jardim_paraiso_-_marco.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1481/indicacao_n_48_2026_operacao_tapa_buraco_no_cruzamento_da_rua_manoel_cottas_sobrinho_com_a_rua_rotary_internacional_-_marco.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1482/indicacao_n_49_2026_reforma_da_canaleta_da_avenida_wagner_godoy_proximo_a_praca_benedito_godoy_-_marco.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1483/indicacao_n_50_2026_formigueiros_na_e.e_capitao_getulio_lima_-_michel.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1484/indicacao_n_51_2026_uniformes_monitores_-_luizinho.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1485/indicacao_n_52_limpeza_da_avenida_marginal_-_luizinho.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1490/indicacao_n_53_descarte_de_lixo_eletronico__-_fabiano.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1491/indicacao_n_54_2026_programa_contrata__brasil__-_luizinho.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1492/indicacao_n_55_2026_reparos_na_calcada_da_antiga_estacao_ferroviaria__-_marco.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1493/indicacao_n_56_2026_manutencao_pista_de_skate__-_marco.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1499/indicacao_n_57_2026_inscricao_no_transporte_publico_estudantil_e_emissao_da_carteira_do_estudante_digital_no_site_da_prefeitura_municipal_-_marco.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1500/indicacao_n_58_2026_manutecao_da_quadra_do_jardim_marincek_-_fabiano.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1501/indicacao_n_59_2026_estudo_da_ampliacao_do_deposito_de_materais_de_construcao_do_cemiterio_municipal_-_marco.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1511/indicacao_n_60_2026__manutencao_da_academia_ao_ar_livre_do_bairro_guayuvira_-__michel.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1512/indicacao_n_61_2026_iluminacao_na_xv_de_novembro_-_marco.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1513/indicacao_n_62_2026_manutencao_na_quadra_augusto_klemp__-_marco.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1514/indicacao_n_63__2025_mobiliario_e_equipamento_posto_atendimento_oab_-_fabio.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1515/indicacao_n_64_2026_aplicacao_de_solo-cimento_nas_entradas_do_distrito_industrial__-_marco.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1516/indicacao_n_65_2026_finalizar_a_construcao_da_calcada_da_avenida_marginal__-_michel.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1517/indicacao_n_66_2026_limpeza_e_manutencao_da_praca_faustino_pereira__-_michel.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1518/indicacao_n_67_2026_reparacao_da_calcada_da_avenida_marginal__-_michel.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1417/pedido_de_informacao_01_2026__recadatramento_de_imoveis_-__marco.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1418/pedido_de_informacao_02_2026__ocupacao_distrito_industrial_-__fabiano.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1419/pedido_de_informacao_03_2026__gastos_iluminacao_natalina__-_alan_beto_fabio_fabiano_e_thiago.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1475/pedido_de_informacao_04_2026__emenda_impositiva_n_01_de_2025_-__beto_saia.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1476/pedido_de_informacao_05_2026__feira_de_sabores_e_encantos-__fabio_borges.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1477/pedido_de_informacao_06_2026__predios_publicos__-__fabio_borges.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1489/pedido_de_informacao_07_2026__ambulancias__-__fabio_borges.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1509/pedido_de_informacao_08_2026__projeto_de_judo__-__alan.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1422/mocao_01_2026_-repudio_vandalismo_contra_santa_rita_-_michel.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1432/mocao_02_2025_-_aplausos_marincek_fc_-_marco.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1433/mocao_03_2025_-_aplausos_bloco_dos_bispos_-_fabio.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1494/mocao_04_2025_-_aplausos_dra._kathirin__-_marco_michel_luizinho_e_andre.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1510/mocao_05_2026_-_aplausos_gisele_oliveira__-__fabio.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1456/veto_projeto_de_lei_89_2025_emenda_modificativa_10.pdf.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1457/veto_projeto_de_lei_89_2025_emenda_modificativa_11.pdf.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1458/veto_projeto_de_lei_89_2025_emenda_modificativa_12.pdf.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salesoliveira.sp.leg.br/media/sapl/public/materialegislativa/2026/1459/veto_projeto_de_lei_89_2025_emenda_modificativa_13.pdf.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H42"/>
+  <dimension ref="A1:H120"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="38.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="190.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="217.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1193,891 +2030,2997 @@
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H11" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>52</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="D12" t="s">
-        <v>53</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="F12" t="s">
+      <c r="H12" t="s">
         <v>55</v>
-      </c>
-[...4 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>56</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>57</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="B13" t="s">
-[...11 lines deleted...]
-      <c r="F13" t="s">
+      <c r="H13" t="s">
         <v>59</v>
-      </c>
-[...4 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>61</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="B14" t="s">
-[...5 lines deleted...]
-      <c r="D14" t="s">
+      <c r="H14" t="s">
         <v>63</v>
-      </c>
-[...10 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>17</v>
+        <v>65</v>
       </c>
       <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="H15" t="s">
         <v>63</v>
-      </c>
-[...10 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>21</v>
+        <v>68</v>
       </c>
       <c r="D16" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>64</v>
+        <v>12</v>
       </c>
       <c r="F16" t="s">
-        <v>72</v>
+        <v>13</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="H16" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>25</v>
+        <v>72</v>
       </c>
       <c r="D17" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>64</v>
+        <v>12</v>
       </c>
       <c r="F17" t="s">
-        <v>65</v>
+        <v>13</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="H17" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>29</v>
+        <v>76</v>
       </c>
       <c r="D18" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>64</v>
+        <v>12</v>
       </c>
       <c r="F18" t="s">
-        <v>79</v>
+        <v>13</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="H18" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>33</v>
+        <v>79</v>
       </c>
       <c r="D19" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>64</v>
+        <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="H19" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>38</v>
+        <v>83</v>
       </c>
       <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H20" t="s">
         <v>63</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>85</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>86</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H21" t="s">
         <v>88</v>
-      </c>
-[...19 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>89</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>90</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="B22" t="s">
-[...14 lines deleted...]
-      <c r="G22" s="1" t="s">
+      <c r="H22" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>93</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
         <v>94</v>
       </c>
-      <c r="B23" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D23" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="E23" t="s">
-        <v>64</v>
+        <v>12</v>
       </c>
       <c r="F23" t="s">
+        <v>34</v>
+      </c>
+      <c r="G23" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="G23" s="1" t="s">
+      <c r="H23" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>97</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
         <v>98</v>
       </c>
-      <c r="B24" t="s">
-[...2 lines deleted...]
-      <c r="C24" t="s">
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="D24" t="s">
-[...8 lines deleted...]
-      <c r="G24" s="1" t="s">
+      <c r="H24" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>101</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
         <v>102</v>
       </c>
-      <c r="B25" t="s">
-[...2 lines deleted...]
-      <c r="C25" t="s">
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="D25" t="s">
-[...8 lines deleted...]
-      <c r="G25" s="1" t="s">
+      <c r="H25" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>105</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
         <v>106</v>
       </c>
-      <c r="B26" t="s">
-[...2 lines deleted...]
-      <c r="C26" t="s">
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="D26" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H26" t="s">
-        <v>109</v>
+        <v>100</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>108</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>109</v>
+      </c>
+      <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" t="s">
+        <v>13</v>
+      </c>
+      <c r="G27" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="B27" t="s">
-[...2 lines deleted...]
-      <c r="C27" t="s">
+      <c r="H27" t="s">
         <v>111</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>112</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>113</v>
+      </c>
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="H28" t="s">
         <v>115</v>
-      </c>
-[...19 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>116</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>117</v>
+      </c>
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>34</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="H29" t="s">
         <v>119</v>
-      </c>
-[...19 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>120</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>121</v>
+      </c>
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>122</v>
+      </c>
+      <c r="G30" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="B30" t="s">
-[...2 lines deleted...]
-      <c r="C30" t="s">
+      <c r="H30" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
+        <v>125</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>126</v>
+      </c>
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" t="s">
+        <v>34</v>
+      </c>
+      <c r="G31" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="B31" t="s">
-[...2 lines deleted...]
-      <c r="C31" t="s">
+      <c r="H31" t="s">
         <v>128</v>
-      </c>
-[...13 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
+        <v>129</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>130</v>
+      </c>
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>12</v>
+      </c>
+      <c r="F32" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="B32" t="s">
-[...2 lines deleted...]
-      <c r="C32" t="s">
+      <c r="H32" t="s">
         <v>132</v>
-      </c>
-[...13 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
+        <v>133</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>134</v>
+      </c>
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
+        <v>12</v>
+      </c>
+      <c r="F33" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" s="1" t="s">
         <v>135</v>
       </c>
-      <c r="B33" t="s">
-[...2 lines deleted...]
-      <c r="C33" t="s">
+      <c r="H33" t="s">
         <v>136</v>
-      </c>
-[...13 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
+        <v>137</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>10</v>
+      </c>
+      <c r="D34" t="s">
+        <v>138</v>
+      </c>
+      <c r="E34" t="s">
         <v>139</v>
       </c>
-      <c r="B34" t="s">
-[...2 lines deleted...]
-      <c r="C34" t="s">
+      <c r="F34" t="s">
         <v>140</v>
       </c>
-      <c r="D34" t="s">
-[...5 lines deleted...]
-      <c r="F34" t="s">
+      <c r="G34" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="G34" s="1" t="s">
+      <c r="H34" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
+        <v>143</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>21</v>
+      </c>
+      <c r="D35" t="s">
+        <v>138</v>
+      </c>
+      <c r="E35" t="s">
+        <v>139</v>
+      </c>
+      <c r="F35" t="s">
         <v>144</v>
       </c>
-      <c r="B35" t="s">
-[...2 lines deleted...]
-      <c r="C35" t="s">
+      <c r="G35" s="1" t="s">
         <v>145</v>
       </c>
-      <c r="D35" t="s">
-[...8 lines deleted...]
-      <c r="G35" s="1" t="s">
+      <c r="H35" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
         <v>10</v>
       </c>
       <c r="D36" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="E36" t="s">
+        <v>149</v>
+      </c>
+      <c r="F36" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>151</v>
       </c>
       <c r="H36" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>153</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
         <v>17</v>
       </c>
       <c r="D37" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="E37" t="s">
+        <v>149</v>
+      </c>
+      <c r="F37" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>154</v>
       </c>
       <c r="H37" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
         <v>156</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
         <v>21</v>
       </c>
       <c r="D38" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="E38" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="F38" t="s">
-        <v>112</v>
+        <v>157</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="H38" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D39" t="s">
-        <v>160</v>
+        <v>148</v>
       </c>
       <c r="E39" t="s">
+        <v>149</v>
+      </c>
+      <c r="F39" t="s">
+        <v>150</v>
+      </c>
+      <c r="G39" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="F39" t="s">
-[...2 lines deleted...]
-      <c r="G39" s="1" t="s">
+      <c r="H39" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
+        <v>163</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>29</v>
+      </c>
+      <c r="D40" t="s">
+        <v>148</v>
+      </c>
+      <c r="E40" t="s">
+        <v>149</v>
+      </c>
+      <c r="F40" t="s">
         <v>164</v>
-      </c>
-[...13 lines deleted...]
-        <v>59</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>165</v>
       </c>
       <c r="H40" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>167</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="D41" t="s">
-        <v>160</v>
+        <v>148</v>
       </c>
       <c r="E41" t="s">
-        <v>161</v>
+        <v>149</v>
       </c>
       <c r="F41" t="s">
-        <v>95</v>
+        <v>144</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>168</v>
       </c>
       <c r="H41" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
         <v>170</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
+        <v>38</v>
+      </c>
+      <c r="D42" t="s">
+        <v>148</v>
+      </c>
+      <c r="E42" t="s">
+        <v>149</v>
+      </c>
+      <c r="F42" t="s">
+        <v>164</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="H42" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>173</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>42</v>
+      </c>
+      <c r="D43" t="s">
+        <v>148</v>
+      </c>
+      <c r="E43" t="s">
+        <v>149</v>
+      </c>
+      <c r="F43" t="s">
+        <v>140</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H43" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>176</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>46</v>
+      </c>
+      <c r="D44" t="s">
+        <v>148</v>
+      </c>
+      <c r="E44" t="s">
+        <v>149</v>
+      </c>
+      <c r="F44" t="s">
+        <v>164</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="H44" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>179</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>50</v>
+      </c>
+      <c r="D45" t="s">
+        <v>148</v>
+      </c>
+      <c r="E45" t="s">
+        <v>149</v>
+      </c>
+      <c r="F45" t="s">
+        <v>122</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="H45" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>182</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>53</v>
+      </c>
+      <c r="D46" t="s">
+        <v>148</v>
+      </c>
+      <c r="E46" t="s">
+        <v>149</v>
+      </c>
+      <c r="F46" t="s">
+        <v>164</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="H46" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>185</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>57</v>
+      </c>
+      <c r="D47" t="s">
+        <v>148</v>
+      </c>
+      <c r="E47" t="s">
+        <v>149</v>
+      </c>
+      <c r="F47" t="s">
+        <v>122</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H47" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>188</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>61</v>
+      </c>
+      <c r="D48" t="s">
+        <v>148</v>
+      </c>
+      <c r="E48" t="s">
+        <v>149</v>
+      </c>
+      <c r="F48" t="s">
+        <v>122</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="H48" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>191</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>65</v>
+      </c>
+      <c r="D49" t="s">
+        <v>148</v>
+      </c>
+      <c r="E49" t="s">
+        <v>149</v>
+      </c>
+      <c r="F49" t="s">
+        <v>192</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="H49" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>195</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>68</v>
+      </c>
+      <c r="D50" t="s">
+        <v>148</v>
+      </c>
+      <c r="E50" t="s">
+        <v>149</v>
+      </c>
+      <c r="F50" t="s">
+        <v>150</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="H50" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>198</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>72</v>
+      </c>
+      <c r="D51" t="s">
+        <v>148</v>
+      </c>
+      <c r="E51" t="s">
+        <v>149</v>
+      </c>
+      <c r="F51" t="s">
+        <v>150</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="H51" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>201</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>76</v>
+      </c>
+      <c r="D52" t="s">
+        <v>148</v>
+      </c>
+      <c r="E52" t="s">
+        <v>149</v>
+      </c>
+      <c r="F52" t="s">
+        <v>140</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="H52" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>204</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>79</v>
+      </c>
+      <c r="D53" t="s">
+        <v>148</v>
+      </c>
+      <c r="E53" t="s">
+        <v>149</v>
+      </c>
+      <c r="F53" t="s">
+        <v>150</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="H53" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>207</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>83</v>
+      </c>
+      <c r="D54" t="s">
+        <v>148</v>
+      </c>
+      <c r="E54" t="s">
+        <v>149</v>
+      </c>
+      <c r="F54" t="s">
+        <v>164</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H54" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>210</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>86</v>
+      </c>
+      <c r="D55" t="s">
+        <v>148</v>
+      </c>
+      <c r="E55" t="s">
+        <v>149</v>
+      </c>
+      <c r="F55" t="s">
+        <v>164</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="H55" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>213</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>90</v>
+      </c>
+      <c r="D56" t="s">
+        <v>148</v>
+      </c>
+      <c r="E56" t="s">
+        <v>149</v>
+      </c>
+      <c r="F56" t="s">
+        <v>214</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="H56" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>217</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>94</v>
+      </c>
+      <c r="D57" t="s">
+        <v>148</v>
+      </c>
+      <c r="E57" t="s">
+        <v>149</v>
+      </c>
+      <c r="F57" t="s">
+        <v>214</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="H57" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>220</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>98</v>
+      </c>
+      <c r="D58" t="s">
+        <v>148</v>
+      </c>
+      <c r="E58" t="s">
+        <v>149</v>
+      </c>
+      <c r="F58" t="s">
+        <v>150</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H58" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>223</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>102</v>
+      </c>
+      <c r="D59" t="s">
+        <v>148</v>
+      </c>
+      <c r="E59" t="s">
+        <v>149</v>
+      </c>
+      <c r="F59" t="s">
+        <v>150</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="H59" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>226</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>106</v>
+      </c>
+      <c r="D60" t="s">
+        <v>148</v>
+      </c>
+      <c r="E60" t="s">
+        <v>149</v>
+      </c>
+      <c r="F60" t="s">
+        <v>227</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="H60" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>230</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>109</v>
+      </c>
+      <c r="D61" t="s">
+        <v>148</v>
+      </c>
+      <c r="E61" t="s">
+        <v>149</v>
+      </c>
+      <c r="F61" t="s">
+        <v>150</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="H61" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>233</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>113</v>
+      </c>
+      <c r="D62" t="s">
+        <v>148</v>
+      </c>
+      <c r="E62" t="s">
+        <v>149</v>
+      </c>
+      <c r="F62" t="s">
+        <v>164</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="H62" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>236</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>117</v>
+      </c>
+      <c r="D63" t="s">
+        <v>148</v>
+      </c>
+      <c r="E63" t="s">
+        <v>149</v>
+      </c>
+      <c r="F63" t="s">
+        <v>164</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H63" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>239</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>121</v>
+      </c>
+      <c r="D64" t="s">
+        <v>148</v>
+      </c>
+      <c r="E64" t="s">
+        <v>149</v>
+      </c>
+      <c r="F64" t="s">
+        <v>192</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="H64" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>242</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>126</v>
+      </c>
+      <c r="D65" t="s">
+        <v>148</v>
+      </c>
+      <c r="E65" t="s">
+        <v>149</v>
+      </c>
+      <c r="F65" t="s">
+        <v>150</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="H65" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>245</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>130</v>
+      </c>
+      <c r="D66" t="s">
+        <v>148</v>
+      </c>
+      <c r="E66" t="s">
+        <v>149</v>
+      </c>
+      <c r="F66" t="s">
+        <v>164</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="H66" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>248</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>134</v>
+      </c>
+      <c r="D67" t="s">
+        <v>148</v>
+      </c>
+      <c r="E67" t="s">
+        <v>149</v>
+      </c>
+      <c r="F67" t="s">
+        <v>164</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="H67" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>251</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>252</v>
+      </c>
+      <c r="D68" t="s">
+        <v>148</v>
+      </c>
+      <c r="E68" t="s">
+        <v>149</v>
+      </c>
+      <c r="F68" t="s">
+        <v>214</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H68" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>255</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>256</v>
+      </c>
+      <c r="D69" t="s">
+        <v>148</v>
+      </c>
+      <c r="E69" t="s">
+        <v>149</v>
+      </c>
+      <c r="F69" t="s">
+        <v>164</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="H69" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>259</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>260</v>
+      </c>
+      <c r="D70" t="s">
+        <v>148</v>
+      </c>
+      <c r="E70" t="s">
+        <v>149</v>
+      </c>
+      <c r="F70" t="s">
+        <v>214</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H70" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>263</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>264</v>
+      </c>
+      <c r="D71" t="s">
+        <v>148</v>
+      </c>
+      <c r="E71" t="s">
+        <v>149</v>
+      </c>
+      <c r="F71" t="s">
+        <v>227</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H71" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>267</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>268</v>
+      </c>
+      <c r="D72" t="s">
+        <v>148</v>
+      </c>
+      <c r="E72" t="s">
+        <v>149</v>
+      </c>
+      <c r="F72" t="s">
+        <v>164</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="H72" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>271</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>272</v>
+      </c>
+      <c r="D73" t="s">
+        <v>148</v>
+      </c>
+      <c r="E73" t="s">
+        <v>149</v>
+      </c>
+      <c r="F73" t="s">
+        <v>164</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H73" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>275</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>276</v>
+      </c>
+      <c r="D74" t="s">
+        <v>148</v>
+      </c>
+      <c r="E74" t="s">
+        <v>149</v>
+      </c>
+      <c r="F74" t="s">
+        <v>150</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="H74" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>279</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>280</v>
+      </c>
+      <c r="D75" t="s">
+        <v>148</v>
+      </c>
+      <c r="E75" t="s">
+        <v>149</v>
+      </c>
+      <c r="F75" t="s">
+        <v>164</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="H75" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>283</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>284</v>
+      </c>
+      <c r="D76" t="s">
+        <v>148</v>
+      </c>
+      <c r="E76" t="s">
+        <v>149</v>
+      </c>
+      <c r="F76" t="s">
+        <v>164</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H76" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>287</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>288</v>
+      </c>
+      <c r="D77" t="s">
+        <v>148</v>
+      </c>
+      <c r="E77" t="s">
+        <v>149</v>
+      </c>
+      <c r="F77" t="s">
+        <v>150</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="H77" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>291</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>292</v>
+      </c>
+      <c r="D78" t="s">
+        <v>148</v>
+      </c>
+      <c r="E78" t="s">
+        <v>149</v>
+      </c>
+      <c r="F78" t="s">
+        <v>164</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H78" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>295</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>296</v>
+      </c>
+      <c r="D79" t="s">
+        <v>148</v>
+      </c>
+      <c r="E79" t="s">
+        <v>149</v>
+      </c>
+      <c r="F79" t="s">
+        <v>140</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="H79" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>299</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>300</v>
+      </c>
+      <c r="D80" t="s">
+        <v>148</v>
+      </c>
+      <c r="E80" t="s">
+        <v>149</v>
+      </c>
+      <c r="F80" t="s">
+        <v>164</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="H80" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>303</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>304</v>
+      </c>
+      <c r="D81" t="s">
+        <v>148</v>
+      </c>
+      <c r="E81" t="s">
+        <v>149</v>
+      </c>
+      <c r="F81" t="s">
+        <v>150</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="H81" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>307</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>308</v>
+      </c>
+      <c r="D82" t="s">
+        <v>148</v>
+      </c>
+      <c r="E82" t="s">
+        <v>149</v>
+      </c>
+      <c r="F82" t="s">
+        <v>164</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="H82" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>311</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>312</v>
+      </c>
+      <c r="D83" t="s">
+        <v>148</v>
+      </c>
+      <c r="E83" t="s">
+        <v>149</v>
+      </c>
+      <c r="F83" t="s">
+        <v>164</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="H83" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>315</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>316</v>
+      </c>
+      <c r="D84" t="s">
+        <v>148</v>
+      </c>
+      <c r="E84" t="s">
+        <v>149</v>
+      </c>
+      <c r="F84" t="s">
+        <v>164</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H84" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>319</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>320</v>
+      </c>
+      <c r="D85" t="s">
+        <v>148</v>
+      </c>
+      <c r="E85" t="s">
+        <v>149</v>
+      </c>
+      <c r="F85" t="s">
+        <v>214</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="H85" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>323</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>324</v>
+      </c>
+      <c r="D86" t="s">
+        <v>148</v>
+      </c>
+      <c r="E86" t="s">
+        <v>149</v>
+      </c>
+      <c r="F86" t="s">
+        <v>157</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="H86" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>327</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>328</v>
+      </c>
+      <c r="D87" t="s">
+        <v>148</v>
+      </c>
+      <c r="E87" t="s">
+        <v>149</v>
+      </c>
+      <c r="F87" t="s">
+        <v>227</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="H87" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>331</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>332</v>
+      </c>
+      <c r="D88" t="s">
+        <v>148</v>
+      </c>
+      <c r="E88" t="s">
+        <v>149</v>
+      </c>
+      <c r="F88" t="s">
+        <v>150</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="H88" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>335</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>336</v>
+      </c>
+      <c r="D89" t="s">
+        <v>148</v>
+      </c>
+      <c r="E89" t="s">
+        <v>149</v>
+      </c>
+      <c r="F89" t="s">
+        <v>227</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="H89" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>339</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>340</v>
+      </c>
+      <c r="D90" t="s">
+        <v>148</v>
+      </c>
+      <c r="E90" t="s">
+        <v>149</v>
+      </c>
+      <c r="F90" t="s">
+        <v>164</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="H90" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>343</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>344</v>
+      </c>
+      <c r="D91" t="s">
+        <v>148</v>
+      </c>
+      <c r="E91" t="s">
+        <v>149</v>
+      </c>
+      <c r="F91" t="s">
+        <v>164</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="H91" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>347</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>348</v>
+      </c>
+      <c r="D92" t="s">
+        <v>148</v>
+      </c>
+      <c r="E92" t="s">
+        <v>149</v>
+      </c>
+      <c r="F92" t="s">
+        <v>164</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="H92" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>351</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>352</v>
+      </c>
+      <c r="D93" t="s">
+        <v>148</v>
+      </c>
+      <c r="E93" t="s">
+        <v>149</v>
+      </c>
+      <c r="F93" t="s">
+        <v>150</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="H93" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>355</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>356</v>
+      </c>
+      <c r="D94" t="s">
+        <v>148</v>
+      </c>
+      <c r="E94" t="s">
+        <v>149</v>
+      </c>
+      <c r="F94" t="s">
+        <v>164</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="H94" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>359</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>360</v>
+      </c>
+      <c r="D95" t="s">
+        <v>148</v>
+      </c>
+      <c r="E95" t="s">
+        <v>149</v>
+      </c>
+      <c r="F95" t="s">
+        <v>150</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="H95" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>363</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>364</v>
+      </c>
+      <c r="D96" t="s">
+        <v>148</v>
+      </c>
+      <c r="E96" t="s">
+        <v>149</v>
+      </c>
+      <c r="F96" t="s">
+        <v>164</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="H96" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>367</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>368</v>
+      </c>
+      <c r="D97" t="s">
+        <v>148</v>
+      </c>
+      <c r="E97" t="s">
+        <v>149</v>
+      </c>
+      <c r="F97" t="s">
+        <v>164</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="H97" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>371</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>372</v>
+      </c>
+      <c r="D98" t="s">
+        <v>148</v>
+      </c>
+      <c r="E98" t="s">
+        <v>149</v>
+      </c>
+      <c r="F98" t="s">
+        <v>122</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="H98" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>375</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>376</v>
+      </c>
+      <c r="D99" t="s">
+        <v>148</v>
+      </c>
+      <c r="E99" t="s">
+        <v>149</v>
+      </c>
+      <c r="F99" t="s">
+        <v>164</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="H99" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>379</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>380</v>
+      </c>
+      <c r="D100" t="s">
+        <v>148</v>
+      </c>
+      <c r="E100" t="s">
+        <v>149</v>
+      </c>
+      <c r="F100" t="s">
+        <v>214</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="H100" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>383</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>384</v>
+      </c>
+      <c r="D101" t="s">
+        <v>148</v>
+      </c>
+      <c r="E101" t="s">
+        <v>149</v>
+      </c>
+      <c r="F101" t="s">
+        <v>214</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="H101" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>387</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>388</v>
+      </c>
+      <c r="D102" t="s">
+        <v>148</v>
+      </c>
+      <c r="E102" t="s">
+        <v>149</v>
+      </c>
+      <c r="F102" t="s">
+        <v>214</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="H102" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>391</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
         <v>10</v>
       </c>
-      <c r="D42" t="s">
-[...5 lines deleted...]
-      <c r="F42" t="s">
+      <c r="D103" t="s">
+        <v>392</v>
+      </c>
+      <c r="E103" t="s">
+        <v>393</v>
+      </c>
+      <c r="F103" t="s">
+        <v>164</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="H103" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>396</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>17</v>
+      </c>
+      <c r="D104" t="s">
+        <v>392</v>
+      </c>
+      <c r="E104" t="s">
+        <v>393</v>
+      </c>
+      <c r="F104" t="s">
+        <v>150</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="H104" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>399</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>21</v>
+      </c>
+      <c r="D105" t="s">
+        <v>392</v>
+      </c>
+      <c r="E105" t="s">
+        <v>393</v>
+      </c>
+      <c r="F105" t="s">
+        <v>192</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="H105" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>402</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>25</v>
+      </c>
+      <c r="D106" t="s">
+        <v>392</v>
+      </c>
+      <c r="E106" t="s">
+        <v>393</v>
+      </c>
+      <c r="F106" t="s">
+        <v>140</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="H106" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>405</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>29</v>
+      </c>
+      <c r="D107" t="s">
+        <v>392</v>
+      </c>
+      <c r="E107" t="s">
+        <v>393</v>
+      </c>
+      <c r="F107" t="s">
+        <v>122</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="H107" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>408</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>33</v>
+      </c>
+      <c r="D108" t="s">
+        <v>392</v>
+      </c>
+      <c r="E108" t="s">
+        <v>393</v>
+      </c>
+      <c r="F108" t="s">
+        <v>122</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="H108" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>411</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>38</v>
+      </c>
+      <c r="D109" t="s">
+        <v>392</v>
+      </c>
+      <c r="E109" t="s">
+        <v>393</v>
+      </c>
+      <c r="F109" t="s">
+        <v>122</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="H109" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>414</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>42</v>
+      </c>
+      <c r="D110" t="s">
+        <v>392</v>
+      </c>
+      <c r="E110" t="s">
+        <v>393</v>
+      </c>
+      <c r="F110" t="s">
+        <v>192</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="H110" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>417</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>10</v>
+      </c>
+      <c r="D111" t="s">
+        <v>418</v>
+      </c>
+      <c r="E111" t="s">
+        <v>419</v>
+      </c>
+      <c r="F111" t="s">
+        <v>214</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="H111" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>422</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>17</v>
+      </c>
+      <c r="D112" t="s">
+        <v>418</v>
+      </c>
+      <c r="E112" t="s">
+        <v>419</v>
+      </c>
+      <c r="F112" t="s">
+        <v>144</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="H112" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>425</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>21</v>
+      </c>
+      <c r="D113" t="s">
+        <v>418</v>
+      </c>
+      <c r="E113" t="s">
+        <v>419</v>
+      </c>
+      <c r="F113" t="s">
+        <v>122</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="H113" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>428</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>25</v>
+      </c>
+      <c r="D114" t="s">
+        <v>418</v>
+      </c>
+      <c r="E114" t="s">
+        <v>419</v>
+      </c>
+      <c r="F114" t="s">
+        <v>144</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="H114" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>431</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>29</v>
+      </c>
+      <c r="D115" t="s">
+        <v>418</v>
+      </c>
+      <c r="E115" t="s">
+        <v>419</v>
+      </c>
+      <c r="F115" t="s">
+        <v>432</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="H115" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>435</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>10</v>
+      </c>
+      <c r="D116" t="s">
+        <v>436</v>
+      </c>
+      <c r="E116" t="s">
+        <v>437</v>
+      </c>
+      <c r="F116" t="s">
         <v>13</v>
       </c>
-      <c r="G42" s="1" t="s">
-[...3 lines deleted...]
-        <v>173</v>
+      <c r="G116" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="H116" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>439</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>10</v>
+      </c>
+      <c r="D117" t="s">
+        <v>440</v>
+      </c>
+      <c r="E117" t="s">
+        <v>441</v>
+      </c>
+      <c r="F117" t="s">
+        <v>13</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="H117" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>444</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>17</v>
+      </c>
+      <c r="D118" t="s">
+        <v>440</v>
+      </c>
+      <c r="E118" t="s">
+        <v>441</v>
+      </c>
+      <c r="F118" t="s">
+        <v>13</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="H118" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>447</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>21</v>
+      </c>
+      <c r="D119" t="s">
+        <v>440</v>
+      </c>
+      <c r="E119" t="s">
+        <v>441</v>
+      </c>
+      <c r="F119" t="s">
+        <v>13</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="H119" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>450</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>25</v>
+      </c>
+      <c r="D120" t="s">
+        <v>440</v>
+      </c>
+      <c r="E120" t="s">
+        <v>441</v>
+      </c>
+      <c r="F120" t="s">
+        <v>13</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="H120" t="s">
+        <v>452</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>